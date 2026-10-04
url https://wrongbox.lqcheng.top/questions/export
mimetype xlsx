--- v0 (2026-08-01)
+++ v1 (2026-10-04)
@@ -434,51 +434,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
     <col width="30" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
@@ -497,1299 +497,5232 @@
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>题目</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>学生答案</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>正确答案</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>知识点</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>37</v>
+        <v>259</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
-          <t>2. 下面各数中，要读出两个“零”的数是（ ）。
-[...3 lines deleted...]
-D. 190.07</t>
+          <t>458-(87+258)</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>113</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>113</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>["小数的读法", "数的读写"]</t>
+          <t>["加减法的简便运算", "去括号法则"]</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>38</v>
+        <v>260</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>已确认</t>
+          <t>正确题目</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
-          <t>3. 四(1)班学生在计算660÷12时，出现四种不同的算法，其中结果不正确的是（ ）。
-[...3 lines deleted...]
-D. (660×5)÷(12×5)</t>
+          <t>673-(673-345)</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>345</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>345</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>["除法运算性质", "算式变形"]</t>
+          <t>["加减法的简便运算", "括号的运用"]</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>39</v>
+        <v>261</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
-          <t>4. 一个三角形中，最小角是20°，这个三角形是（ ）。
-[...3 lines deleted...]
-D. 以上都可能</t>
+          <t>658+895+242</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>1795</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>1795</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>["三角形分类", "内角和"]</t>
+          <t>["加法的交换律和结合律", "简便运算"]</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>40</v>
+        <v>262</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
-          <t>5. 一桶花生油连桶共重7.5千克，用去一半后连桶重4千克，油重（ ）千克，桶重（ ）千克。
-[...2 lines deleted...]
-C. 3.5</t>
+          <t>1534-899-534</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>油重(B)千克，桶重(A)千克</t>
+          <t>100</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>油重(C)千克，桶重(A)千克</t>
+          <t>100</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>["应用题", "重量计算"]</t>
+          <t>["连减的简便运算", "凑整法"]</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>41</v>
+        <v>263</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>已确认</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
-          <t>三、判断。（对的在括号里打√，错的打×。每小题1分，共6分）
-1. 在小数点后面添上0，小数的大小不变。（ ）</t>
+          <t>360-23-148-29</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
-          <t>√</t>
+          <t>90</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>160</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>["小数性质"]</t>
+          <t>["连减的简便运算", "凑整法"]</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>42</v>
+        <v>264</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>2. 一个三角形有两个锐角，一定是锐角三角形。（ ）</t>
+          <t>174+287+26+113</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>600</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>600</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>["三角形分类"]</t>
+          <t>["加法的交换律和结合律", "简便运算"]</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>43</v>
+        <v>265</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>3. 不改变数的大小，把3.05改写成三位小数是3.005。（ ）</t>
+          <t>春天来了，一群大雁向北方迁徙，它们第一周飞行了527千米，第二周飞行了394千米，第三周飞行了473千米。这群大雁三周一共飞行了多少千米？</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>1394千米</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>1394千米</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>["小数改写"]</t>
+          <t>["加法应用题", "万以内数的加法"]</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>44</v>
+        <v>266</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
-          <t>4. 把一个三角形中一个45°的锐角剪下，剩下图形的内角和是135°。（ ）</t>
+          <t>曹操称象。一共运了6次石头，石头的总质量和大象的质量相同。算一算，大象的质量是多少千克？
+次数：第一次 320千克，第二次 318千克，第三次 298千克，第四次 280千克，第五次 302千克，第六次 282千克</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
-          <t>√</t>
+          <t>1800千克</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>1800千克</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>["多边形内角和"]</t>
+          <t>["加法应用题", "万以内数的加法", "数据求和"]</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>45</v>
+        <v>267</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
-          <t>5. 对称轴两边相对应的对称点的连线和对称轴互相垂直。（ ）</t>
+          <t>“迎五一”大促销。张老师想买台冰箱至少要带多少钱？
+冰箱原价2200元，降价255元，样品再降价245元</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
-          <t>√</t>
+          <t>1700元</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
-          <t>√</t>
+          <t>1700元</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>["轴对称"]</t>
+          <t>["减法应用题", "连续减法", "价格计算"]</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46</v>
+        <v>268</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>6. 涛涛在篮球队，明明在足球队，篮球队员平均身高大于足球队员平均身高，所以涛涛比明明高。（ ）</t>
+          <t>圣大影城有上下两层，上层有508个座位，下层有612个座位。经理说上层只有8个空位，下层有12个空位。共有多少名观众？</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>1100名观众</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>1100名观众</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>["统计概念"]</t>
+          <t>["加减法应用题", "实际问题解决", "总数计算"]</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>47</v>
+        <v>269</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
-          <t>四、填空。（每空1分，共24分）
-1. 地球到太阳的平均距离约149600000千米，149600000千米改写成“亿”作单位的数是（ ）千米，保留两位小数约（ ）亿千米。</t>
+          <t>1. 两个数相乘，交换两个（ ）的位置，（ ）不变，这叫作乘法交换律。</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
-          <t>1.496亿，1.50亿</t>
+          <t>因数；积</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
-          <t>1.496亿，1.50亿</t>
+          <t>因数；积</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>["大数改写", "近似数"]</t>
+          <t>["乘法交换律"]</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>48</v>
+        <v>270</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>已确认</t>
+          <t>正确题目</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
-          <t>2. 0.38的计数单位是（ ），再加上（ ）个这样的计数单位能</t>
+          <t>2. 一套校服，上衣59元，裤子41元，购买2套，一共需要（ ）元。</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
-          <t>百分之一，0.62</t>
+          <t>200</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
-          <t>0.01，62</t>
+          <t>200</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>["小数意义", "计数单位"]</t>
+          <t>["整数四则混合运算", "实际应用问题"]</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>60</v>
+        <v>271</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
-          <t>1.三角形按角分可以分为（）三角形、（）三角形、（）三角形。</t>
+          <t>3. a×6+6×15=（ ）×（ ）</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
-          <t>锐角、直角、钝角</t>
+          <t>6；a+15</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
-          <t>锐角、直角、钝角</t>
+          <t>6；a+15</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>["三角形分类"]</t>
+          <t>["乘法分配律", "代数表达式化简"]</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>61</v>
+        <v>272</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>正确题目</t>
+          <t>已确认</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
-          <t>2.做房屋的屋架是运用了三角形的（）这一特性。</t>
+          <t>4. 乘法分配律可用字母表示为（ ）。</t>
         </is>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
-          <t>稳定</t>
+          <t>a×b+c=a×(b+c)</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
-          <t>稳定</t>
+          <t>a×(b+c)=a×b+a×c</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>["三角形稳定性"]</t>
+          <t>["乘法分配律", "代数表达式"]</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>62</v>
+        <v>273</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
-          <t>3.等边三角形又叫（）三角形，三个角的度数都是（）。</t>
+          <t>5. 计算(23×125)×8时，为了计算简便可以先算（ ），这样计算是根据（ ）。</t>
         </is>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
-          <t>正、60°</t>
+          <t>125×8；乘法结合律</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
-          <t>正、60°</t>
+          <t>125×8；乘法结合律</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>["等边三角形性质"]</t>
+          <t>["乘法结合律", "简便运算"]</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>63</v>
+        <v>274</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
-          <t>4.一个三角形最多有（）个直角或（）个钝角。</t>
+          <t>6. 根据运算定律，在□里填上适当的数。
+(a×b)×c=a×(□×□)
+35×□=46×□
+45×5×4=45×(□×□)
+125×32×25=(125×□)×(□×□)</t>
         </is>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
-          <t>1、1</t>
+          <t>b；c；41；55；5；4；8；25；4</t>
         </is>
       </c>
       <c r="G17" s="3" t="inlineStr">
         <is>
-          <t>1、1</t>
+          <t>b；c；41；55；5；4；8；25；4</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>["三角形内角和"]</t>
+          <t>["乘法交换律", "乘法结合律", "乘法分配律", "简便运算"]</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>64</v>
+        <v>275</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
-          <t>5.在一个三角形中，已知∠1=45°，∠2=60°，∠3=（），这是一个（）三角形。</t>
+          <t>1. 下面算式中（ ）运用了乘法分配律。
+A. 42×(18+12)=42×30
+B. a×b+a×c=a×(b+c)
+C. 4×a×5=a×(4×5)</t>
         </is>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
-          <t>75°、锐角</t>
+          <t>B</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
-          <t>75°、锐角</t>
+          <t>B</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>["三角形内角和", "三角形分类"]</t>
+          <t>["乘法分配律", "代数识别"]</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>65</v>
+        <v>276</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
-          <t>6.一个直角三角形的锐角是45°，这个直角三角形又叫作（）直角三角形。</t>
+          <t>2. 101×125=（ ）
+A. 100×125+1
+B. 125×100+125
+C. 125×100×1</t>
         </is>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
-          <t>等腰</t>
+          <t>B</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
-          <t>等腰</t>
+          <t>B</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>["等腰直角三角形"]</t>
+          <t>["乘法分配律", "简便运算"]</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>66</v>
+        <v>277</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E20" s="3" t="inlineStr">
         <is>
-          <t>7.一个等腰三角形的顶角是50°，它的一个底角是（）。</t>
+          <t>3. 算式 49×25×4=49×(25×4)，这是根据（ ）。
+A. 乘法交换律
+B. 乘法分配律
+C. 乘法结合律</t>
         </is>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
-          <t>65°</t>
+          <t>C</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
-          <t>65°</t>
+          <t>C</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>["等腰三角形性质", "三角形内角和"]</t>
+          <t>["乘法结合律"]</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>67</v>
+        <v>278</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>待审核</t>
+          <t>正确题目</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
-          <t>8.一个等腰三角形，一条边长为8cm，另一条边长为3cm，第三条边长为（）cm。</t>
+          <t>4. 计算 15×120，小明想到这样的方法，用 15×100+15×20，这是依据（ ）。
+A. 乘法结合律
+B. 加法结合律
+C. 乘法分配律</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>C</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>C</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>["三角形三边关系", "等腰三角形"]</t>
+          <t>["乘法分配律", "简便运算"]</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>68</v>
+        <v>279</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
-          <t>1.等边三角形一定是锐角三角形。</t>
+          <t>5. 小军在计算 60×(△+2)时，把算式抄成了 60×△+2，这样计算后，两个算式的结果相差了（ ）。
+A. 58
+B. 62
+C. 118</t>
         </is>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
-          <t>√</t>
+          <t>C</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
-          <t>√</t>
+          <t>C</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>["等边三角形性质", "锐角三角形"]</t>
+          <t>["乘法分配律", "代数表达式比较"]</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>69</v>
+        <v>280</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>待审核</t>
+          <t>正确题目</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
-          <t>2.三角形越大，内角和就越大。</t>
+          <t>1. 直接写得数。
+100-28=
+8×25=
+45÷3÷3=
+25×32=
+480÷80=
+225+75=
+354-99=
+101×25=
+28÷7×5=
+125×4×2=
+64÷8-8=
+(24+16)×6=</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>72；200；5；800；6；300；255；2525；70；1000；0；240</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>72；200；5；800；6；300；255；2525；70；1000；0；240</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>["三角形内角和"]</t>
+          <t>["整数加减乘除", "混合运算", "简便运算"]</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>70</v>
+        <v>281</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E24" s="3" t="inlineStr">
         <is>
-          <t>3.把一个三角形分割成两个小三角形，每个小三角形的内角和是90°。</t>
+          <t>2. 能简算的要简算。
+1200÷25÷4
+3600÷(90×5)
+78×102</t>
         </is>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>1200÷(25×4)=1200÷100=12；3600÷(90×5)=3600÷450=8；78×(100+2)=78×100+78×2=7800+156=7956</t>
         </is>
       </c>
       <c r="G24" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>1200÷25÷4 = 1200÷(25×4) = 1200÷100 = 12；3600÷(90×5) = 3600÷450 = 8；78×102 = 78×(100+2) = 78×100 + 78×2 = 7800 + 156 = 7956</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>["三角形内角和"]</t>
+          <t>["简便运算", "乘法分配律", "除法性质"]</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>71</v>
+        <v>282</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>待审核</t>
+          <t>正确题目</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
-          <t>4.直角三角形只有3条高。</t>
+          <t>有一个数十位上是3，百分位上是7，个位和十分位上都是0，这个数写作（ ），读作（ ）。</t>
         </is>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>30.07，三点零七</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>30.07，三点零七</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>["三角形的高"]</t>
+          <t>["小数的读法与写法", "数位意义"]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>72</v>
+        <v>283</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E26" s="3" t="inlineStr">
         <is>
-          <t>5.有两个角是锐角的三角形一定是锐角三角形。</t>
+          <t>0.5里面有（ ）个1/10，0.48里面有（ ）个0.01。</t>
         </is>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>5，48</t>
         </is>
       </c>
       <c r="G26" s="3" t="inlineStr">
         <is>
-          <t>×</t>
+          <t>5，48</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>["三角形分类"]</t>
+          <t>["小数的意义", "计数单位"]</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>73</v>
+        <v>284</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E27" s="3" t="inlineStr">
         <is>
-          <t>6.五边形的内角和比四边形的大180°。</t>
+          <t>3.19里面的“9”表示（ ）个（ ），0.93里面的“9”表示（ ）个（ ）。</t>
         </is>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
-          <t>√</t>
+          <t>9，0.01，9，0.1</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr">
         <is>
-          <t>√</t>
+          <t>9，0.01，9，0.1</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>["多边形内角和"]</t>
+          <t>["小数的数位意义", "计数单位"]</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>74</v>
+        <v>285</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
-          <t>1.一个三角形至少有（）个锐角。</t>
+          <t>在○里填上“&gt;”“&lt;”或“=”。
+5.08 ○ 5.8
+7.040 ○ 7.04
+2.43 ○ 2.4</t>
         </is>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>&lt;，=，&gt;</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>&lt;，=，&gt;</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>["三角形内角和", "锐角"]</t>
+          <t>["小数大小比较", "小数性质"]</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>75</v>
+        <v>286</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E29" s="3" t="inlineStr">
         <is>
-          <t>2.下面几个木框中，最稳固的是（）。</t>
+          <t>7.26是由（ ）个1，（ ）个0.1和（ ）个0.01组成。</t>
         </is>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>7，2，6</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>7，2，6</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>["三角形稳定性"]</t>
+          <t>["小数的组成", "数位分解"]</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>76</v>
+        <v>287</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E30" s="3" t="inlineStr">
         <is>
-          <t>3.下面三组线段的长度（单位：cm），其中不能围成三角形的是（）。</t>
+          <t>不改变23的大小，把23改写成两位小数是（ ）；把0.3600化简是（ ）。</t>
         </is>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>23.00，0.36</t>
         </is>
       </c>
       <c r="G30" s="3" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>23.00，0.36</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>["三角形三边关系"]</t>
+          <t>["小数的性质", "小数的化简与改写"]</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>77</v>
+        <v>288</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>已确认</t>
+          <t>正确题目</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
-          <t>4.在锐角三角形中，任意两个锐角的和至少大于（）。</t>
+          <t>涂色表示下面各小数。
+0.6（圆被分成10份，涂色6份）
+1.23（一个正方形代表1，另一个10×10网格中涂色23格）</t>
         </is>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>图示已正确涂色</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>0.6：涂6/10；1.23：一个完整正方形加23/100</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>["锐角三角形性质"]</t>
+          <t>["小数的图形表示", "小数意义"]</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>78</v>
+        <v>289</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>正确题目</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>数学</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>四年级</t>
+          <t>小学</t>
         </is>
       </c>
       <c r="E32" s="3" t="inlineStr">
         <is>
-          <t>5.一根铁丝可以围成一个边长为3cm的正方形。如果改围成一个等边三角形，那么它的边长为（）。</t>
+          <t>大象的奔跑速度是0.4千米/分。读作：（ ）千米/分</t>
         </is>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
+          <t>零点四</t>
+        </is>
+      </c>
+      <c r="G32" s="3" t="inlineStr">
+        <is>
+          <t>零点四</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>["小数的读法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>290</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E33" s="3" t="inlineStr">
+        <is>
+          <t>我国“神舟”五号载人飞船重7.84吨，长8.86米。读作：（ ）吨，读作：（ ）米</t>
+        </is>
+      </c>
+      <c r="F33" s="3" t="inlineStr">
+        <is>
+          <t>七点八四，八点八六</t>
+        </is>
+      </c>
+      <c r="G33" s="3" t="inlineStr">
+        <is>
+          <t>七点八四，八点八六</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>["小数的读法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>291</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
+        <is>
+          <t>在28届奥运会上我国运动员刘翔以12.91秒的成绩获得男子110米栏金牌。读作：（ ）秒</t>
+        </is>
+      </c>
+      <c r="F34" s="3" t="inlineStr">
+        <is>
+          <t>十二点九一</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="inlineStr">
+        <is>
+          <t>十二点九一</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>["小数的读法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>292</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E35" s="3" t="inlineStr">
+        <is>
+          <t>和0.47相等的数是（ ）。
+A. 4/7
+B. 47/10
+C. 47/100</t>
+        </is>
+      </c>
+      <c r="F35" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="G35" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>["小数与分数互化", "小数的意义"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>293</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E36" s="3" t="inlineStr">
+        <is>
+          <t>3.456中的“6”在（ ）位上。
+A. 百分
+B. 千分
+C. 百</t>
+        </is>
+      </c>
+      <c r="F36" s="3" t="inlineStr">
+        <is>
           <t>B</t>
         </is>
       </c>
-      <c r="G32" s="3" t="inlineStr">
+      <c r="G36" s="3" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
-      <c r="H32" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>["周长计算", "等边三角形"]</t>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>["小数的数位名称"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>294</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E37" s="3" t="inlineStr">
+        <is>
+          <t>不改变数的大小，把8.1改写成三位小数是（ ）。
+A. 0.081
+B. 8.001
+C. 8.100</t>
+        </is>
+      </c>
+      <c r="F37" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="G37" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>["小数的性质", "小数的改写"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>295</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E38" s="3" t="inlineStr">
+        <is>
+          <t>1. 把10.25的小数点向左移动一位，再扩大100倍后是（ ）；10.25的小数点向（ ）移动（ ）位后是0.1025。</t>
+        </is>
+      </c>
+      <c r="F38" s="3" t="inlineStr">
+        <is>
+          <t>102.5；左；两</t>
+        </is>
+      </c>
+      <c r="G38" s="3" t="inlineStr">
+        <is>
+          <t>102.5；左；两</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>["小数点移动引起小数大小的变化"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>296</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E39" s="3" t="inlineStr">
+        <is>
+          <t>2. 4950303000改写成用“亿”作单位的数是（ ）亿，省略“亿”后面的尾数是（ ）。</t>
+        </is>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>49.50303亿；50亿</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>49.50303亿；50亿</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>["大数的改写", "近似数"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>297</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E40" s="3" t="inlineStr">
+        <is>
+          <t>3. 在○里填上“＞”“＜”或“＝”。
+0.61 ○ 0.611
+3元5分 ○ 3.5元
+43.3 ○ 43.30
+0.67吨 ○ 67千克
+0.99 ○ 1
+1.01厘米 ○ 1米1厘米</t>
+        </is>
+      </c>
+      <c r="F40" s="3" t="inlineStr">
+        <is>
+          <t>&lt;；&lt;；=；&gt;；&lt;；&lt;</t>
+        </is>
+      </c>
+      <c r="G40" s="3" t="inlineStr">
+        <is>
+          <t>&lt;；&lt;；=；&gt;；&lt;；&lt;</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>["小数大小比较", "单位换算"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>298</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E41" s="3" t="inlineStr">
+        <is>
+          <t>4. 在括号里填上适当的数。
+1.02吨＝（ ）千克
+1米45厘米＝（ ）米
+5.032千米＝（ ）千米（ ）米
+2.64千克＝（ ）千克（ ）克
+6元2角＝（ ）元
+1.6平方米＝（ ）平方分米
+12.06平方千米＝（ ）平方千米（ ）公顷
+2.6平方千米＝（ ）平方米</t>
+        </is>
+      </c>
+      <c r="F41" s="3" t="inlineStr">
+        <is>
+          <t>1020；1.45；5；32；2；640；6.2；160；12；6；2600000</t>
+        </is>
+      </c>
+      <c r="G41" s="3" t="inlineStr">
+        <is>
+          <t>1020；1.45；5；32；2；640；6.2；160；12；6；2600000</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>["单位换算", "长度、质量、面积单位"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>299</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E42" s="3" t="inlineStr">
+        <is>
+          <t>5. 0.269是由2个（ ），6个（ ）和9个0.001组成的，把它的小数点去掉，这个数就扩大为原来的（ ）。</t>
+        </is>
+      </c>
+      <c r="F42" s="3" t="inlineStr">
+        <is>
+          <t>0.1；0.01；1000</t>
+        </is>
+      </c>
+      <c r="G42" s="3" t="inlineStr">
+        <is>
+          <t>0.1；0.01；1000</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>["小数的组成", "小数点移动"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>300</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E43" s="3" t="inlineStr">
+        <is>
+          <t>6. 一个两位小数精确到十分位得到的近似数是8.5，这个两位小数最大是（ ），最小是（ ）。</t>
+        </is>
+      </c>
+      <c r="F43" s="3" t="inlineStr">
+        <is>
+          <t>8.54；8.45</t>
+        </is>
+      </c>
+      <c r="G43" s="3" t="inlineStr">
+        <is>
+          <t>8.54；8.45</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>["小数的近似数", "四舍五入"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>301</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
+        <is>
+          <t>1. 把3.0600化简，正确的是（ ）。
+A. 3.6
+B. 3.60
+C. 3.06</t>
+        </is>
+      </c>
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="G44" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>["小数的性质", "化简小数"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>302</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E45" s="3" t="inlineStr">
+        <is>
+          <t>2. 12.396保留两位小数是（ ）。
+A. 12.4
+B. 12.40
+C. 12.00</t>
+        </is>
+      </c>
+      <c r="F45" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="G45" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>["小数的近似数", "四舍五入"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>303</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
+        <is>
+          <t>3. 下面的数中与10最接近的数是（ ）。
+A. 9.998
+B. 10.1
+C. 10.09</t>
+        </is>
+      </c>
+      <c r="F46" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G46" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>["小数大小比较", "近似值"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>304</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E47" s="3" t="inlineStr">
+        <is>
+          <t>4. 一个数扩大100倍后，又缩小1/10是3.86，这个数原来是（ ）。
+A. 3.86
+B. 0.386
+C. 38.6</t>
+        </is>
+      </c>
+      <c r="F47" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="G47" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>["小数点移动", "逆运算"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>305</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E48" s="3" t="inlineStr">
+        <is>
+          <t>5. 把一个小数保留一位小数时得到的近似数是5.2，下列数中不可能是这个小数的是（ ）。
+A. 5.228
+B. 5.27
+C. 5.151</t>
+        </is>
+      </c>
+      <c r="F48" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="G48" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>["小数的近似数", "四舍五入"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>306</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
+        <is>
+          <t>1. 三角形的任意两边之和（ ）第三边。</t>
+        </is>
+      </c>
+      <c r="F49" s="3" t="inlineStr">
+        <is>
+          <t>大于</t>
+        </is>
+      </c>
+      <c r="G49" s="3" t="inlineStr">
+        <is>
+          <t>大于</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>["三角形三边关系", "几何基础"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>307</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E50" s="3" t="inlineStr">
+        <is>
+          <t>2. 一个三角形中，两条边分别是4厘米和8厘米，第三条边最短是（ ）厘米，最长是（ ）厘米。（取整厘米数）</t>
+        </is>
+      </c>
+      <c r="F50" s="3" t="inlineStr">
+        <is>
+          <t>5, 11</t>
+        </is>
+      </c>
+      <c r="G50" s="3" t="inlineStr">
+        <is>
+          <t>5, 11</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>["三角形三边关系", "不等式应用"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>308</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E51" s="3" t="inlineStr">
+        <is>
+          <t>3. 如右图所示，从小明家到学校走第（ ）条路最近。</t>
+        </is>
+      </c>
+      <c r="F51" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="G51" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>["两点之间线段最短", "几何直观"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>309</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E52" s="3" t="inlineStr">
+        <is>
+          <t>4. 任意一个三角形中最多有（ ）个锐角，最少有（ ）个锐角。</t>
+        </is>
+      </c>
+      <c r="F52" s="3" t="inlineStr">
+        <is>
+          <t>3, 2</t>
+        </is>
+      </c>
+      <c r="G52" s="3" t="inlineStr">
+        <is>
+          <t>3, 2</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>["三角形内角和", "锐角三角形"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>310</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E53" s="3" t="inlineStr">
+        <is>
+          <t>5. 一个三角形中最大的角是89°，这个三角形是（ ）三角形。</t>
+        </is>
+      </c>
+      <c r="F53" s="3" t="inlineStr">
+        <is>
+          <t>锐角</t>
+        </is>
+      </c>
+      <c r="G53" s="3" t="inlineStr">
+        <is>
+          <t>锐角</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>["三角形分类", "角度判断"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>311</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E54" s="3" t="inlineStr">
+        <is>
+          <t>6. 等边三角形又叫（ ）三角形。</t>
+        </is>
+      </c>
+      <c r="F54" s="3" t="inlineStr">
+        <is>
+          <t>正</t>
+        </is>
+      </c>
+      <c r="G54" s="3" t="inlineStr">
+        <is>
+          <t>正</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>["等边三角形", "特殊三角形命名"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>312</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E55" s="3" t="inlineStr">
+        <is>
+          <t>7. 等腰三角形有（ ）条边相等，等边三角形有（ ）条边相等，所以（ ）三角形是特殊的（ ）三角形。</t>
+        </is>
+      </c>
+      <c r="F55" s="3" t="inlineStr">
+        <is>
+          <t>2, 3, 等边, 等腰</t>
+        </is>
+      </c>
+      <c r="G55" s="3" t="inlineStr">
+        <is>
+          <t>2, 3, 等边, 等腰</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>["等腰三角形", "等边三角形", "三角形关系"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>313</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E56" s="3" t="inlineStr">
+        <is>
+          <t>1. 一个三角形有（ ）条高。</t>
+        </is>
+      </c>
+      <c r="F56" s="3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="G56" s="3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>["三角形的高", "几何性质"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>314</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E57" s="3" t="inlineStr">
+        <is>
+          <t>2. 自行车的三角架运用了三角形（ ）的特征。</t>
+        </is>
+      </c>
+      <c r="F57" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G57" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>["三角形稳定性", "实际应用"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>315</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E58" s="3" t="inlineStr">
+        <is>
+          <t>3. 所有的等边三角形都是（ ）三角形。</t>
+        </is>
+      </c>
+      <c r="F58" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G58" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>["等边三角形", "锐角三角形"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>316</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E59" s="3" t="inlineStr">
+        <is>
+          <t>4. 下列小棒，（ ）组不能拼成一个三角形。</t>
+        </is>
+      </c>
+      <c r="F59" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G59" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>["三角形三边关系", "不等式判断"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>317</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>已确认</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E60" s="3" t="inlineStr">
+        <is>
+          <t>5. 右图中，线段AB对应的高是线段（ ）。</t>
+        </is>
+      </c>
+      <c r="F60" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="G60" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>["三角形的高", "图形识别"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>318</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
+        <is>
+          <t>1. 在三角形中有两条边都是6厘米，第三条边一定大于6厘米。</t>
+        </is>
+      </c>
+      <c r="F61" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G61" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>["三角形三边关系", "逻辑判断"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>319</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E62" s="3" t="inlineStr">
+        <is>
+          <t>2. 在同一个三角形中，哪条边最长，它所对应的角就最大。</t>
+        </is>
+      </c>
+      <c r="F62" s="3" t="inlineStr">
+        <is>
+          <t>√</t>
+        </is>
+      </c>
+      <c r="G62" s="3" t="inlineStr">
+        <is>
+          <t>√</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>["三角形边角关系", "大边对大角"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>320</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E63" s="3" t="inlineStr">
+        <is>
+          <t>3. 三根小棒，其中有两根的长度和大于第三根小棒，那么这三根小棒一定能围成三角形。</t>
+        </is>
+      </c>
+      <c r="F63" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G63" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>["三角形三边关系", "条件判断"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>321</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E64" s="3" t="inlineStr">
+        <is>
+          <t>4. 任何两个相同的三角形都能拼成一个长方形。</t>
+        </is>
+      </c>
+      <c r="F64" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G64" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>["图形拼接", "三角形与长方形关系"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>322</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E65" s="3" t="inlineStr">
+        <is>
+          <t>5. 所有等腰三角形都是等边三角形。</t>
+        </is>
+      </c>
+      <c r="F65" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G65" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>["等腰三角形", "等边三角形", "概念辨析"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>323</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E66" s="3" t="inlineStr">
+        <is>
+          <t>1. 在能拼成三角形的小棒下面画“☆”。（单位：厘米）
+第一组：4, 5, 6
+第二组：4, 4, 6
+第三组：2, 3, 7</t>
+        </is>
+      </c>
+      <c r="F66" s="3" t="inlineStr">
+        <is>
+          <t>第一组：☆；第二组：☆；第三组：无</t>
+        </is>
+      </c>
+      <c r="G66" s="3" t="inlineStr">
+        <is>
+          <t>第一组：☆；第二组：☆；第三组：无</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>["三角形三边关系", "实际应用"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>324</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E67" s="3" t="inlineStr">
+        <is>
+          <t>一个等腰三角形的顶角是70°，它的一个底角是（ ），等腰三角形的一个底角是40°，它的顶角是（ ）度。</t>
+        </is>
+      </c>
+      <c r="F67" s="3" t="inlineStr">
+        <is>
+          <t>50°, 100</t>
+        </is>
+      </c>
+      <c r="G67" s="3" t="inlineStr">
+        <is>
+          <t>50°, 100°</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>["三角形内角和", "等腰三角形性质"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>325</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E68" s="3" t="inlineStr">
+        <is>
+          <t>一个直角与一个锐角的和一定是（ ）角。</t>
+        </is>
+      </c>
+      <c r="F68" s="3" t="inlineStr">
+        <is>
+          <t>钝</t>
+        </is>
+      </c>
+      <c r="G68" s="3" t="inlineStr">
+        <is>
+          <t>钝角</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>["角的分类", "角度计算"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>326</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E69" s="3" t="inlineStr">
+        <is>
+          <t>在一个三角形中，∠1=42°，∠2=29°，∠3=（ ），这是一个（ ）三角形。</t>
+        </is>
+      </c>
+      <c r="F69" s="3" t="inlineStr">
+        <is>
+          <t>109°, 钝角</t>
+        </is>
+      </c>
+      <c r="G69" s="3" t="inlineStr">
+        <is>
+          <t>109°, 钝角</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>["三角形内角和", "三角形分类"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>327</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E70" s="3" t="inlineStr">
+        <is>
+          <t>在一个三角形的三个角中，一个是50度，一个是80度，这个三角形是（ ）三角形，也是（ ）三角形。</t>
+        </is>
+      </c>
+      <c r="F70" s="3" t="inlineStr">
+        <is>
+          <t>锐角, 锐角</t>
+        </is>
+      </c>
+      <c r="G70" s="3" t="inlineStr">
+        <is>
+          <t>锐角, 锐角</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>["三角形内角和", "三角形分类"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>328</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E71" s="3" t="inlineStr">
+        <is>
+          <t>在一个三角形中，已知它的两个内角的度数是45度和65度，这个三角形一定是（ ）三角形。</t>
+        </is>
+      </c>
+      <c r="F71" s="3" t="inlineStr">
+        <is>
+          <t>锐角</t>
+        </is>
+      </c>
+      <c r="G71" s="3" t="inlineStr">
+        <is>
+          <t>锐角</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>["三角形内角和", "三角形分类"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>329</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E72" s="3" t="inlineStr">
+        <is>
+          <t>把一个大三角形分成两个小三角形，每个小三角形的内角和是（ ）。</t>
+        </is>
+      </c>
+      <c r="F72" s="3" t="inlineStr">
+        <is>
+          <t>180°</t>
+        </is>
+      </c>
+      <c r="G72" s="3" t="inlineStr">
+        <is>
+          <t>180°</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>["三角形内角和"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>330</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E73" s="3" t="inlineStr">
+        <is>
+          <t>把一个平行四边形分成两个梯形，这两个梯形的内角和都是（ ）；如果把这个平行四边形分成两个三角形，这两个三角形的内角和都是（ ）。</t>
+        </is>
+      </c>
+      <c r="F73" s="3" t="inlineStr">
+        <is>
+          <t>360°, 180°</t>
+        </is>
+      </c>
+      <c r="G73" s="3" t="inlineStr">
+        <is>
+          <t>360°, 180°</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>["多边形内角和", "梯形与三角形内角和"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>331</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E74" s="3" t="inlineStr">
+        <is>
+          <t>下面每组三个角不可能在同一个三角形内的是（ ）。
+A. 15°、87°、78°
+B. 120°、55°、5°
+C. 90°、16°、84°</t>
+        </is>
+      </c>
+      <c r="F74" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="G74" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>["三角形内角和", "角度判断"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>332</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E75" s="3" t="inlineStr">
+        <is>
+          <t>一个三角形中最小的一个内角是46°，那么这个三角形是（ ）三角形。
+A. 直角
+B. 锐角
+C. 钝角</t>
+        </is>
+      </c>
+      <c r="F75" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G75" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>["三角形分类", "角度推理"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>333</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E76" s="3" t="inlineStr">
+        <is>
+          <t>一个等腰三角形的两个内角为50°和80°，则第三个内角是（ ）。
+A. 50°
+B. 80°
+C. 50°或80°</t>
+        </is>
+      </c>
+      <c r="F76" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G76" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>["等腰三角形性质", "三角形内角和"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>334</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E77" s="3" t="inlineStr">
+        <is>
+          <t>在一个三角形中，两个角的度数和等于第三个角，这个三角形是（ ）。
+A. 锐角三角形
+B. 直角三角形
+C. 钝角三角形</t>
+        </is>
+      </c>
+      <c r="F77" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="G77" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>["三角形内角和", "三角形分类"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>335</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E78" s="3" t="inlineStr">
+        <is>
+          <t>两个完全一样的三角形，先拼成一个正方形，再拼成一个三角形，拼成的正方形的内角和是（ ），拼成的三角形的内角和是（ ）。
+A. 90
+B. 180
+C. 360</t>
+        </is>
+      </c>
+      <c r="F78" s="3" t="inlineStr">
+        <is>
+          <t>C, B</t>
+        </is>
+      </c>
+      <c r="G78" s="3" t="inlineStr">
+        <is>
+          <t>360°, 180°</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>["多边形内角和", "图形拼接"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>336</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E79" s="3" t="inlineStr">
+        <is>
+          <t>一个等腰三角形的顶角为120度，则它的底角为25度。</t>
+        </is>
+      </c>
+      <c r="F79" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G79" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>["等腰三角形性质", "三角形内角和"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>337</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>已确认</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E80" s="3" t="inlineStr">
+        <is>
+          <t>内角分别是50度、60度和80度的三角形不存在。</t>
+        </is>
+      </c>
+      <c r="F80" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G80" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>["三角形内角和", "三角形的存在性"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>338</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E81" s="3" t="inlineStr">
+        <is>
+          <t>一个等腰三角形的底角可能是钝角。</t>
+        </is>
+      </c>
+      <c r="F81" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G81" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>["等腰三角形性质", "三角形内角和"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>339</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E82" s="3" t="inlineStr">
+        <is>
+          <t>三角形任意两内角之和大于第三个内角。</t>
+        </is>
+      </c>
+      <c r="F82" s="3" t="inlineStr">
+        <is>
+          <t>√</t>
+        </is>
+      </c>
+      <c r="G82" s="3" t="inlineStr">
+        <is>
+          <t>√</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>["三角形内角和", "角度关系"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>340</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E83" s="3" t="inlineStr">
+        <is>
+          <t>锐角三角形中任意两个内角的和大于90度。</t>
+        </is>
+      </c>
+      <c r="F83" s="3" t="inlineStr">
+        <is>
+          <t>√</t>
+        </is>
+      </c>
+      <c r="G83" s="3" t="inlineStr">
+        <is>
+          <t>√</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>["锐角三角形性质", "角度关系"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>341</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E84" s="3" t="inlineStr">
+        <is>
+          <t>计算小数加减法时，小数点要(对齐)，相同的数位也要(对齐)，得数的(末尾)有0，一般要把0去掉。</t>
+        </is>
+      </c>
+      <c r="F84" s="3" t="inlineStr">
+        <is>
+          <t>对齐，对齐，末尾</t>
+        </is>
+      </c>
+      <c r="G84" s="3" t="inlineStr">
+        <is>
+          <t>对齐，对齐，末尾</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>["小数加减法", "数位对齐", "小数点对齐"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>342</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E85" s="3" t="inlineStr">
+        <is>
+          <t>比3.92多0.4的数是( )；比4.93少1.5的数是( )。</t>
+        </is>
+      </c>
+      <c r="F85" s="3" t="inlineStr">
+        <is>
+          <t>4.32, 3.43</t>
+        </is>
+      </c>
+      <c r="G85" s="3" t="inlineStr">
+        <is>
+          <t>4.32, 3.43</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法", "小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>343</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E86" s="3" t="inlineStr">
+        <is>
+          <t>5千米600米－2千米800米＝( )千米 10千克－3千克60克＝( )千克</t>
+        </is>
+      </c>
+      <c r="F86" s="3" t="inlineStr">
+        <is>
+          <t>2.8, 6.94</t>
+        </is>
+      </c>
+      <c r="G86" s="3" t="inlineStr">
+        <is>
+          <t>2.8, 6.94</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>["单位换算", "小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>344</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E87" s="3" t="inlineStr">
+        <is>
+          <t>甲数是10.9，比乙数多0.852，甲、乙两数的和是( )。</t>
+        </is>
+      </c>
+      <c r="F87" s="3" t="inlineStr">
+        <is>
+          <t>4.721</t>
+        </is>
+      </c>
+      <c r="G87" s="3" t="inlineStr">
+        <is>
+          <t>21.052</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>["小数减法", "小数加法", "应用题"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>345</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E88" s="3" t="inlineStr">
+        <is>
+          <t>把3.48扩大到它的10倍后，比原数大( )。</t>
+        </is>
+      </c>
+      <c r="F88" s="3" t="inlineStr">
+        <is>
+          <t>31.32</t>
+        </is>
+      </c>
+      <c r="G88" s="3" t="inlineStr">
+        <is>
+          <t>31.32</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>["小数扩大", "小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>346</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E89" s="3" t="inlineStr">
+        <is>
+          <t>根据18.3－9.8＝8.5，可以写出两道算式：18.3－( )＝8.5和( )＋9.8＝18.3。</t>
+        </is>
+      </c>
+      <c r="F89" s="3" t="inlineStr">
+        <is>
+          <t>9.8, 8.5</t>
+        </is>
+      </c>
+      <c r="G89" s="3" t="inlineStr">
+        <is>
+          <t>9.8, 8.5</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>["加减法互逆关系", "算式变形"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>347</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E90" s="3" t="inlineStr">
+        <is>
+          <t>2.56和3.12的和比它们的差多( )。</t>
+        </is>
+      </c>
+      <c r="F90" s="3" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="G90" s="3" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法", "小数减法", "比较大小"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>348</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E91" s="3" t="inlineStr">
+        <is>
+          <t>在下面的加法竖式中，“8”和“8”相加得( )。</t>
+        </is>
+      </c>
+      <c r="F91" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="G91" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>["竖式加法", "进位规则"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>349</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E92" s="3" t="inlineStr">
+        <is>
+          <t>4角6分＋7元4分＝( )。</t>
+        </is>
+      </c>
+      <c r="F92" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="G92" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>["人民币换算", "小数加法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>350</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E93" s="3" t="inlineStr">
+        <is>
+          <t>一个加数是三位小数，另一个加数是两位小数，和是( )小数。</t>
+        </is>
+      </c>
+      <c r="F93" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="G93" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>["小数位数", "小数加法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>351</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
+        <is>
+          <t>计算小数减法时，不小心把减数增加了3.2，被减数不变，那么计算得到的差( )。</t>
+        </is>
+      </c>
+      <c r="F94" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="G94" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>["小数减法", "差的变化规律"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>352</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E95" s="3" t="inlineStr">
+        <is>
+          <t>从10里面连续减去( )个0.1，结果是0。</t>
+        </is>
+      </c>
+      <c r="F95" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G95" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>["小数除法", "等差数列"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>353</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E96" s="3" t="inlineStr">
+        <is>
+          <t>小数加减法的意义与整数加减法的意义相同。</t>
+        </is>
+      </c>
+      <c r="F96" s="3" t="inlineStr">
+        <is>
+          <t>√</t>
+        </is>
+      </c>
+      <c r="G96" s="3" t="inlineStr">
+        <is>
+          <t>√</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>["小数加减法意义", "概念理解"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>354</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
+        <is>
+          <t>计算小数加减法时，首先要把各数的末尾对齐。</t>
+        </is>
+      </c>
+      <c r="F97" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G97" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>["小数加减法", "数位对齐"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>355</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E98" s="3" t="inlineStr">
+        <is>
+          <t>6.43－6.2－0.2＝0.03</t>
+        </is>
+      </c>
+      <c r="F98" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G98" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>["小数连减", "运算顺序"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>356</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D99" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>甲数是1.45，比乙数少0.45，乙数是1。</t>
+        </is>
+      </c>
+      <c r="F99" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法", "应用题"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>357</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E100" s="3" t="inlineStr">
+        <is>
+          <t>用小数计算8吨80千克－3吨800千克可写作8.8－3.8＝5(吨)。</t>
+        </is>
+      </c>
+      <c r="F100" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="G100" s="3" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>["单位换算", "小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>358</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E101" s="3" t="inlineStr">
+        <is>
+          <t>0.7＋0.9＝</t>
+        </is>
+      </c>
+      <c r="F101" s="3" t="inlineStr">
+        <is>
+          <t>1.6</t>
+        </is>
+      </c>
+      <c r="G101" s="3" t="inlineStr">
+        <is>
+          <t>1.6</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="n">
+        <v>359</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E102" s="3" t="inlineStr">
+        <is>
+          <t>0.8＋0.6＝</t>
+        </is>
+      </c>
+      <c r="F102" s="3" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="G102" s="3" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>360</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E103" s="3" t="inlineStr">
+        <is>
+          <t>8.24＋3.76＝</t>
+        </is>
+      </c>
+      <c r="F103" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="G103" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>361</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E104" s="3" t="inlineStr">
+        <is>
+          <t>4.1－3.8＝</t>
+        </is>
+      </c>
+      <c r="F104" s="3" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="G104" s="3" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>["小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>362</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E105" s="3" t="inlineStr">
+        <is>
+          <t>14＋0.78＝</t>
+        </is>
+      </c>
+      <c r="F105" s="3" t="inlineStr">
+        <is>
+          <t>14.78</t>
+        </is>
+      </c>
+      <c r="G105" s="3" t="inlineStr">
+        <is>
+          <t>14.78</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>363</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E106" s="3" t="inlineStr">
+        <is>
+          <t>14.6－0.34＝</t>
+        </is>
+      </c>
+      <c r="F106" s="3" t="inlineStr">
+        <is>
+          <t>14.26</t>
+        </is>
+      </c>
+      <c r="G106" s="3" t="inlineStr">
+        <is>
+          <t>14.26</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>["小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
+        <v>364</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C107" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D107" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E107" s="3" t="inlineStr">
+        <is>
+          <t>1.3＋8.56＝</t>
+        </is>
+      </c>
+      <c r="F107" s="3" t="inlineStr">
+        <is>
+          <t>9.86</t>
+        </is>
+      </c>
+      <c r="G107" s="3" t="inlineStr">
+        <is>
+          <t>9.86</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="n">
+        <v>365</v>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C108" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E108" s="3" t="inlineStr">
+        <is>
+          <t>0.8－0.55＝</t>
+        </is>
+      </c>
+      <c r="F108" s="3" t="inlineStr">
+        <is>
+          <t>0.25</t>
+        </is>
+      </c>
+      <c r="G108" s="3" t="inlineStr">
+        <is>
+          <t>0.25</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>["小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="n">
+        <v>366</v>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>4－0.04＝</t>
+        </is>
+      </c>
+      <c r="F109" s="3" t="inlineStr">
+        <is>
+          <t>3.96</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>3.96</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>["小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="n">
+        <v>367</v>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E110" s="3" t="inlineStr">
+        <is>
+          <t>1－0.03＝</t>
+        </is>
+      </c>
+      <c r="F110" s="3" t="inlineStr">
+        <is>
+          <t>0.97</t>
+        </is>
+      </c>
+      <c r="G110" s="3" t="inlineStr">
+        <is>
+          <t>0.97</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="inlineStr">
+        <is>
+          <t>["小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="n">
+        <v>368</v>
+      </c>
+      <c r="B111" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C111" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D111" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E111" s="3" t="inlineStr">
+        <is>
+          <t>30.5＋3.05＝</t>
+        </is>
+      </c>
+      <c r="F111" s="3" t="inlineStr">
+        <is>
+          <t>33.55</t>
+        </is>
+      </c>
+      <c r="G111" s="3" t="inlineStr">
+        <is>
+          <t>33.55</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="n">
+        <v>369</v>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C112" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D112" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E112" s="3" t="inlineStr">
+        <is>
+          <t>0.8－0.45＝</t>
+        </is>
+      </c>
+      <c r="F112" s="3" t="inlineStr">
+        <is>
+          <t>0.35</t>
+        </is>
+      </c>
+      <c r="G112" s="3" t="inlineStr">
+        <is>
+          <t>0.35</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="inlineStr">
+        <is>
+          <t>["小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="n">
+        <v>370</v>
+      </c>
+      <c r="B113" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C113" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D113" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E113" s="3" t="inlineStr">
+        <is>
+          <t>0.78＋2.2＝</t>
+        </is>
+      </c>
+      <c r="F113" s="3" t="inlineStr">
+        <is>
+          <t>2.98</t>
+        </is>
+      </c>
+      <c r="G113" s="3" t="inlineStr">
+        <is>
+          <t>2.98</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="n">
+        <v>371</v>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C114" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E114" s="3" t="inlineStr">
+        <is>
+          <t>5－0.08＝</t>
+        </is>
+      </c>
+      <c r="F114" s="3" t="inlineStr">
+        <is>
+          <t>4.92</t>
+        </is>
+      </c>
+      <c r="G114" s="3" t="inlineStr">
+        <is>
+          <t>4.92</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>["小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="n">
+        <v>372</v>
+      </c>
+      <c r="B115" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C115" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D115" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E115" s="3" t="inlineStr">
+        <is>
+          <t>3.25＋0.75＝</t>
+        </is>
+      </c>
+      <c r="F115" s="3" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="G115" s="3" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="inlineStr">
+        <is>
+          <t>["小数加法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="n">
+        <v>373</v>
+      </c>
+      <c r="B116" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C116" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D116" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E116" s="3" t="inlineStr">
+        <is>
+          <t>10－0.1＝</t>
+        </is>
+      </c>
+      <c r="F116" s="3" t="inlineStr">
+        <is>
+          <t>9.9</t>
+        </is>
+      </c>
+      <c r="G116" s="3" t="inlineStr">
+        <is>
+          <t>9.9</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="inlineStr">
+        <is>
+          <t>["小数减法"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="n">
+        <v>374</v>
+      </c>
+      <c r="B117" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C117" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D117" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E117" s="3" t="inlineStr">
+        <is>
+          <t>1. 4.05+6.54=6.54+4.05 应用了（ ）律。</t>
+        </is>
+      </c>
+      <c r="F117" s="3" t="inlineStr">
+        <is>
+          <t>加法交换</t>
+        </is>
+      </c>
+      <c r="G117" s="3" t="inlineStr">
+        <is>
+          <t>加法交换律</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="inlineStr">
+        <is>
+          <t>["加法交换律", "小数运算"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="n">
+        <v>375</v>
+      </c>
+      <c r="B118" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C118" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D118" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E118" s="3" t="inlineStr">
+        <is>
+          <t>2. 4.6+2.5+7.5=4.6+(2.5+7.5) 应用了（ ）律。</t>
+        </is>
+      </c>
+      <c r="F118" s="3" t="inlineStr">
+        <is>
+          <t>加法结合</t>
+        </is>
+      </c>
+      <c r="G118" s="3" t="inlineStr">
+        <is>
+          <t>加法结合律</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="inlineStr">
+        <is>
+          <t>["加法结合律", "小数运算"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="n">
+        <v>376</v>
+      </c>
+      <c r="B119" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C119" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D119" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E119" s="3" t="inlineStr">
+        <is>
+          <t>3. 42.8-8.2-1.8=42.8-(8.2+1.8) 应用了（ ）运算的性质。</t>
+        </is>
+      </c>
+      <c r="F119" s="3" t="inlineStr">
+        <is>
+          <t>减法的性质</t>
+        </is>
+      </c>
+      <c r="G119" s="3" t="inlineStr">
+        <is>
+          <t>减法的性质</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="inlineStr">
+        <is>
+          <t>["减法的性质", "小数运算"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="2" t="n">
+        <v>377</v>
+      </c>
+      <c r="B120" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C120" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D120" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E120" s="3" t="inlineStr">
+        <is>
+          <t>4. 1.25+3.68+3.75+6.32=(1.25+3.75)+(3.68+6.32) 运用了加法（ ）律和加法（ ）律。</t>
+        </is>
+      </c>
+      <c r="F120" s="3" t="inlineStr">
+        <is>
+          <t>交换, 结合</t>
+        </is>
+      </c>
+      <c r="G120" s="3" t="inlineStr">
+        <is>
+          <t>交换律和结合律</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="inlineStr">
+        <is>
+          <t>["加法交换律", "加法结合律", "小数运算"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="2" t="n">
+        <v>381</v>
+      </c>
+      <c r="B121" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C121" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D121" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E121" s="3" t="inlineStr">
+        <is>
+          <t>2. 计算1.34+0.75+0.25时,运用（ ）可以使计算简便。</t>
+        </is>
+      </c>
+      <c r="F121" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="G121" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="H121" s="2" t="inlineStr">
+        <is>
+          <t>["加法结合律", "小数运算", "简便计算"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="n">
+        <v>382</v>
+      </c>
+      <c r="B122" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C122" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D122" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E122" s="3" t="inlineStr">
+        <is>
+          <t>3. 下面可以用乘法分配律进行简便计算的算式是（ ）。
+A. (125+90)×8
+B. 52×25×4
+C. 7.6+1.25+2.4</t>
+        </is>
+      </c>
+      <c r="F122" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G122" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="inlineStr">
+        <is>
+          <t>["乘法分配律", "简便计算", "小数与整数混合运算"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="2" t="n">
+        <v>383</v>
+      </c>
+      <c r="B123" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C123" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D123" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E123" s="3" t="inlineStr">
+        <is>
+          <t>4. 与5.17-3.2-1.8结果相等的式子是（ ）。
+A. 5.17-(3.2-1.8)
+B. 5.17+(3.2-1.8)
+C. 5.17-(3.2+1.8)</t>
+        </is>
+      </c>
+      <c r="F123" s="3" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="G123" s="3" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="H123" s="2" t="inlineStr">
+        <is>
+          <t>["减法的性质", "小数运算", "运算顺序"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="n">
+        <v>384</v>
+      </c>
+      <c r="B124" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C124" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D124" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E124" s="3" t="inlineStr">
+        <is>
+          <t>5. 1.27+3.9+0.73+16.1=（ ）
+A. 22
+B. 13.245
+C. 8.93</t>
+        </is>
+      </c>
+      <c r="F124" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G124" s="3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="inlineStr">
+        <is>
+          <t>["加法交换律", "加法结合律", "小数运算", "简便计算"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="n">
+        <v>395</v>
+      </c>
+      <c r="B125" s="2" t="inlineStr">
+        <is>
+          <t>已确认</t>
+        </is>
+      </c>
+      <c r="C125" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D125" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E125" s="3" t="inlineStr">
+        <is>
+          <t>甲:13,14,11,12,9,13,10,8,12,8。乙:8,13,12,11,9,12,7,7,9,11。你认为哪种农作物总体长势好一些？写出你比较的过程。(5分)</t>
+        </is>
+      </c>
+      <c r="F125" s="3" t="inlineStr">
+        <is>
+          <t>9+14+11+12+9+13+10+8+12+8=106(cm)
+8+13+12+11+9+12+7+9+11=94(cm)</t>
+        </is>
+      </c>
+      <c r="G125" s="3" t="inlineStr">
+        <is>
+          <t>甲组平均数：(13+14+11+12+9+13+10+8+12+8)÷10=110÷10=11；乙组平均数：(8+13+12+11+9+12+7+7+9+11)÷10=99÷10=9.9。因为11&gt;9.9，所以甲种农作物总体长势好一些。</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="inlineStr">
+        <is>
+          <t>["平均数", "数据分析"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="n">
+        <v>396</v>
+      </c>
+      <c r="B126" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C126" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D126" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E126" s="3" t="inlineStr">
+        <is>
+          <t>3. 王阿姨在超市买了一个西蓝花和一盘鸡蛋，她使用手机钱包付款，手机钱包中原有50.26元，支付完这两件商品后，还剩多少钱？(5分)</t>
+        </is>
+      </c>
+      <c r="F126" s="3" t="inlineStr">
+        <is>
+          <t>50.26-(7.2+26.8)=50.26-34=16.26(元)</t>
+        </is>
+      </c>
+      <c r="G126" s="3" t="inlineStr">
+        <is>
+          <t>50.26-(7.2+26.8)=50.26-34=16.26(元)</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="inlineStr">
+        <is>
+          <t>["小数加减法", "解决问题"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="n">
+        <v>397</v>
+      </c>
+      <c r="B127" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C127" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D127" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E127" s="3" t="inlineStr">
+        <is>
+          <t>4. 李老师每天骑共享单车上班，下班走路回家。她走路的平均速度是80米/分，从学校出发走15分钟可以到家。她骑车的速度是走路速度的3倍，用李老师上班需要多少分钟？(5分)</t>
+        </is>
+      </c>
+      <c r="F127" s="3" t="inlineStr">
+        <is>
+          <t>15×80=1200(路程) 1200÷(80×3)=5(分钟)</t>
+        </is>
+      </c>
+      <c r="G127" s="3" t="inlineStr">
+        <is>
+          <t>15×80=1200(米)，1200÷(80×3)=1200÷240=5(分钟)</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="inlineStr">
+        <is>
+          <t>["行程问题", "速度、时间、路程的关系"]</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="n">
+        <v>398</v>
+      </c>
+      <c r="B128" s="2" t="inlineStr">
+        <is>
+          <t>正确题目</t>
+        </is>
+      </c>
+      <c r="C128" s="2" t="inlineStr">
+        <is>
+          <t>数学</t>
+        </is>
+      </c>
+      <c r="D128" s="2" t="inlineStr">
+        <is>
+          <t>小学</t>
+        </is>
+      </c>
+      <c r="E128" s="3" t="inlineStr">
+        <is>
+          <t>5. 希望小学四年级两个班的同学参加趣味知识大赛，每人平均得89分，总分是6675分。其中，四(1)班参赛同学平均得分是92分，四(2)班参赛同学平均得分是87分，那么四(1)班和四(2)班各有多少人参加比赛？(6分)</t>
+        </is>
+      </c>
+      <c r="F128" s="3" t="inlineStr">
+        <is>
+          <t>6675÷89=75(人) 75×78=6525(分)
+92-87=5(分) 6675-6525=150(分)
+四(1):150÷5=30(人)
+四(2):75-30=45(人)</t>
+        </is>
+      </c>
+      <c r="G128" s="3" t="inlineStr">
+        <is>
+          <t>总人数：6675÷89=75(人)。假设全是四(2)班：75×87=6525(分)，差值：6675-6525=150(分)，每人差：92-87=5(分)，四(1)班人数：150÷5=30(人)，四(2)班人数：75-30=45(人)。</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="inlineStr">
+        <is>
+          <t>["平均数问题", "鸡兔同笼问题", "假设法"]</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>